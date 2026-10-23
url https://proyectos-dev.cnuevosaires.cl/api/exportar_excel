--- v0 (2026-06-30)
+++ v1 (2026-10-23)
@@ -11,305 +11,392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="114">
   <si>
     <t>Nº Orden</t>
   </si>
   <si>
     <t>Proveedor</t>
   </si>
   <si>
     <t>Obra</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Monto Comprometido</t>
   </si>
   <si>
     <t>Monto Facturado</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Especialidad</t>
   </si>
   <si>
     <t>Alertas</t>
   </si>
   <si>
+    <t>BIO INGENIERIA LIMITADA</t>
+  </si>
+  <si>
+    <t>VALLES DE MAULE IV 312 VIV (DS49)</t>
+  </si>
+  <si>
+    <t>DISEÑO RED PÚBLICA DE ALCANTARILLADO</t>
+  </si>
+  <si>
+    <t>Pendiente</t>
+  </si>
+  <si>
+    <t>AGUA POTABLE / ALCANTARILLADO</t>
+  </si>
+  <si>
+    <t>Ninguna</t>
+  </si>
+  <si>
+    <t>PROYECTO REDES AGUA POTABLE</t>
+  </si>
+  <si>
+    <t>PRECIO_ANOMALO</t>
+  </si>
+  <si>
+    <t>PROYECTO DE PAVIMENTACION</t>
+  </si>
+  <si>
+    <t>PAVIMENTO/AGUAS LLUVIAS</t>
+  </si>
+  <si>
+    <t>PROYECTO AGUAS LLUVIAS</t>
+  </si>
+  <si>
     <t>SOCIEDAD DE CONSULTORES DE TRANSPORTE Y URBANISMO</t>
   </si>
   <si>
     <t>LOTEO LOS NICHES 393 VIV DS-49 (Parcela 25 Casas Grandes)</t>
   </si>
   <si>
     <t>SERVICIO ESTUDIO VIAL AMBIENTAL</t>
   </si>
   <si>
+    <t>Facturado</t>
+  </si>
+  <si>
+    <t>IMIV</t>
+  </si>
+  <si>
+    <t>PAGO_MISMO_DIA, HITOS_INCOMPLETOS</t>
+  </si>
+  <si>
+    <t>GERARDO CID INGENIERO CIVIL SPA</t>
+  </si>
+  <si>
+    <t>VIÑA BRASIL, CEMENTERIO, MOLINA  347 VIV DS 49</t>
+  </si>
+  <si>
+    <t>PROYECTO  DE MODIFICACION DE CAUCE</t>
+  </si>
+  <si>
     <t>Parcial</t>
   </si>
   <si>
-    <t>IMIV</t>
-[...16 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CAUCE</t>
   </si>
   <si>
     <t>SERVICIO_MULTIPROVEEDOR</t>
   </si>
   <si>
-    <t>PROYECTO AGUAS LLUVIAS</t>
-[...5 lines deleted...]
-    <t>PRECIO_ANOMALO</t>
+    <t>RADAL INGENIEROS CONSULTORES SP</t>
   </si>
   <si>
     <t>BRISAS DE LA VIÑA (MIRADOR CAIVAN III)</t>
   </si>
   <si>
-    <t>Facturado</t>
+    <t>DISEÑO REFUERZOS DE AP Y AS</t>
+  </si>
+  <si>
+    <t>PROYECTO ROTURA Y REPOSICION DE PAVIMENTO</t>
   </si>
   <si>
     <t>HITOS_INCOMPLETOS</t>
   </si>
   <si>
     <t>JRG INGIENIERIA SPA</t>
   </si>
   <si>
     <t>VIÑA  ALAMEDA DE VILLA ALEGRE, 950 VIV. (DS19-DS49)</t>
   </si>
   <si>
     <t>PROYECTO ACCESO VIAL</t>
   </si>
   <si>
     <t>ALTOS DE PANGAL, 200 DEPTOS DS49</t>
   </si>
   <si>
+    <t>PAGO_MISMO_DIA</t>
+  </si>
+  <si>
+    <t>AUTOMATICA Y REGULACION S.A.</t>
+  </si>
+  <si>
+    <t>PROYECTO SEMAFORIZACION</t>
+  </si>
+  <si>
+    <t>TRÁNSITO</t>
+  </si>
+  <si>
     <t>LOTE A, FUNDO LIRCAY ROL 9000-12 (ALTOS DE LIRCAY)</t>
   </si>
   <si>
     <t>IMIV MAYOR</t>
   </si>
   <si>
     <t>DSS S.A</t>
   </si>
   <si>
     <t>DECLARACION IMPACTO AMBIENTAL</t>
   </si>
   <si>
     <t>DIA</t>
   </si>
   <si>
+    <t>VICTOR HUGO ZAMBRANO GONZALEZ</t>
+  </si>
+  <si>
     <t>VALLES DE MOLINA VI Y VII (LOTE 3 Y LOTE 4)</t>
   </si>
   <si>
-    <t>PAGO_MISMO_DIA</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDAJES SONDAP LIMITADA</t>
   </si>
   <si>
+    <t>LOTEO PLAZA NORTE, TENO (LOTE N°1 Y 2, LOTE 5 Y 10)</t>
+  </si>
+  <si>
+    <t>ESTUDIO MECANICA DE SUELOS</t>
+  </si>
+  <si>
+    <t>ÁREAS VERDES</t>
+  </si>
+  <si>
+    <t>SERVICIO_MULTIPROVEEDOR, HITOS_INCOMPLETOS</t>
+  </si>
+  <si>
+    <t>NONGUEN INGENERIA ELECTRICA SPA</t>
+  </si>
+  <si>
+    <t>DISEÑO PROYECTO ELECTRICO</t>
+  </si>
+  <si>
     <t>PLAZA NORTE, TENO (LOTE N°1 Y 2, ROL 47-11 Y 47-22)</t>
   </si>
   <si>
-    <t>ESTUDIO MECANICA DE SUELOS</t>
-[...4 lines deleted...]
-  <si>
     <t>RUZ VUKASOVIC ING. DE SUELOS LTDA</t>
   </si>
   <si>
     <t>OC_DUPLICADA, SERVICIO_MULTIPROVEEDOR</t>
   </si>
   <si>
+    <t>ALEJANDRO PIZARRO Y CIA SPA</t>
+  </si>
+  <si>
+    <t>LOTEO ALTOS DE QUECHEREGUAS, ROL 606-5 MOLINA</t>
+  </si>
+  <si>
     <t>SOCIEDAD DE PROFESIONALES CONSULTORA F&amp;F LIMITADA</t>
   </si>
   <si>
     <t>VIÑA ALAMEDA - 296 VIV. (DS19) LOTE A+B PRE ROL 202-120 Y 202-121</t>
   </si>
   <si>
     <t>DISEÑO RED DOMICILIARIA DE ALCANTARILLADO SSM</t>
   </si>
   <si>
-    <t>AGUA POTABLE / ALCANTARILLADO</t>
-[...2 lines deleted...]
-    <t>PROYECTO REDES AGUA POTABLE</t>
+    <t>LOMAS DE LA VIÑA I - 246 VIV. (DS49) LOTE D PRE ROL 202-123</t>
+  </si>
+  <si>
+    <t>PROYECTO MEJORAMIENTO  AGUA POTABLE</t>
+  </si>
+  <si>
+    <t>PROYECTO MEJORAMIENTO  ALCANTARILLADO</t>
+  </si>
+  <si>
+    <t>PROYECTO DE PAVIMENTACION Y AGUAS LLUVIAS</t>
+  </si>
+  <si>
+    <t>LOMAS DE LA VIÑA II - 81 VIV. (DS49) LOTE C PRE ROL 202-122</t>
+  </si>
+  <si>
+    <t>LOMAS DE LA VIÑA III - 275 VIV. (DS49) LOTE E PRE ROL 202-124</t>
   </si>
   <si>
     <t>PARQUE LA RESERVA (PARCELA 4 - D)</t>
   </si>
   <si>
     <t>PROYECTO DOMICILIARIA   AP Y AS</t>
   </si>
   <si>
     <t>DISEÑO RED PUBLICA AGUA POTABLE</t>
   </si>
   <si>
-    <t>DISEÑO RED PÚBLICA DE ALCANTARILLADO</t>
-[...1 lines deleted...]
-  <si>
     <t>DISEÑO PAVIMENTACION Y ALL SERVIU</t>
   </si>
   <si>
+    <t xml:space="preserve">SERVICIOS DE INGENIERIA Y CONSTRUCCION </t>
+  </si>
+  <si>
     <t>VALLES LAS HERAS DE PARRAL, 143 VIV  - DS 49</t>
   </si>
   <si>
+    <t>LINE STOP CONEXION MATRIZ AGUA POTABLE</t>
+  </si>
+  <si>
     <t>BIODIVERSA S.A</t>
   </si>
   <si>
     <t>MARGOT DUHALDE 1 Y 2; 490 VIVI DS 19 , SAN JAVIER</t>
   </si>
   <si>
     <t>SERVICIO DE MONITOREO RUIDOS AMBIENTALES</t>
   </si>
   <si>
     <t>QUALITY LAB. LAB CONSULTORIA Y CAPACITACION LTDA.</t>
   </si>
   <si>
     <t>ENSAYO LABORATORIO</t>
   </si>
   <si>
-    <t>PAGO_MISMO_DIA, HITOS_INCOMPLETOS</t>
-[...1 lines deleted...]
-  <si>
     <t>APICA INGENIERIA SPA</t>
   </si>
   <si>
     <t>INSPECCION TECNICA OBRA SANITARIA</t>
   </si>
   <si>
+    <t>FACTURADO_NEQ_TOTAL, PAGO_MISMO_DIA, SOBRE_FRACCIONADO</t>
+  </si>
+  <si>
     <t>FACTURADO_NEQ_TOTAL, PAGO_MISMO_DIA, HITO_VARIANCE</t>
   </si>
   <si>
     <t>CONSTRUCTORA E INGENIERIA MAULE SPA</t>
   </si>
   <si>
     <t>MIRADOR CAIVAN I, 600 DEPTOS DS 49</t>
   </si>
   <si>
     <t>DOÑA PAULA, 368 VIV DS49, ROMERAL</t>
   </si>
   <si>
     <t>ESTUDIO FLUJO DE TRANSPORTE</t>
   </si>
   <si>
+    <t>FACTURADO_NEQ_TOTAL, HITO_VARIANCE</t>
+  </si>
+  <si>
     <t>LOTEO ELOISA DIAZ 195 VIV, DS19, LINARES</t>
   </si>
   <si>
-    <t>RADAL INGENIEROS CONSULTORES SP</t>
-[...4 lines deleted...]
-  <si>
     <t>PERMISOS AMBIENTALES SECTORIALES</t>
   </si>
   <si>
+    <t>CAIRO SPA</t>
+  </si>
+  <si>
+    <t>CONDOMINIO MARINA COLBUN, 193 LOTES</t>
+  </si>
+  <si>
+    <t>SERVICIOS DE ASESORIA</t>
+  </si>
+  <si>
     <t>MIRADOR CAIVAN II, 540 DEPTOS DS49</t>
   </si>
   <si>
     <t>CATCHPOLE Y ASOCIADOS LIMITADA</t>
   </si>
   <si>
     <t>Estudio de Catastro Fauna Terrestre.</t>
   </si>
   <si>
-    <t>SERVICIO_MULTIPROVEEDOR, HITOS_INCOMPLETOS</t>
-[...1 lines deleted...]
-  <si>
     <t>CONDOMINIO GABRIELA MISTRAL 120 DEPTOS, DS 19 , LINARES</t>
   </si>
   <si>
     <t>LOMAS DEL PARQUE, 320 DEPTOS DS49</t>
   </si>
   <si>
+    <t>ESTUDIO DE FAUNA ICTICA</t>
+  </si>
+  <si>
     <t>LOTEO VALLES DE MOLINA VI 131 VIV DS49</t>
   </si>
   <si>
-    <t>PROYECTO DE PAVIMENTACION</t>
-[...1 lines deleted...]
-  <si>
     <t>GASTOS GENERALES DIRECTOS</t>
   </si>
   <si>
     <t>DISEÑO PROYECTO PEAS</t>
   </si>
   <si>
     <t>CNA BODEGA CENTRAL</t>
   </si>
   <si>
+    <t>PERTINENCIA DIA</t>
+  </si>
+  <si>
+    <t>DISEÑO PROYECTO COLECTORES AGUAS SERVIDAS</t>
+  </si>
+  <si>
+    <t>PLANTA DE TRATAMIENTO DE AGUAS SERVIDAS (PTAS)</t>
+  </si>
+  <si>
     <t>DISEÑO RED DOMICILIARIA AGUA POTABLE</t>
   </si>
   <si>
-    <t>DISEÑO PROYECTO COLECTORES AGUAS SERVIDAS</t>
+    <t>VIVIENDA LOTE E-2 RESERVA LAS RASTRAS ICAMPOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -338,52 +425,52 @@
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0"/>
     </dxf>
     <dxf/>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.000"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Frame0" displayName="Frame0" ref="A1:I53" totalsRowShown="0">
-  <autoFilter ref="A1:I53"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Frame0" displayName="Frame0" ref="A1:I88" totalsRowShown="0">
+  <autoFilter ref="A1:I88"/>
   <tableColumns count="9">
     <tableColumn id="1" name="Nº Orden" dataDxfId="0"/>
     <tableColumn id="2" name="Proveedor" dataDxfId="1"/>
     <tableColumn id="3" name="Obra" dataDxfId="1"/>
     <tableColumn id="4" name="Recurso" dataDxfId="1"/>
     <tableColumn id="5" name="Monto Comprometido" dataDxfId="2"/>
     <tableColumn id="6" name="Monto Facturado" dataDxfId="2"/>
     <tableColumn id="7" name="Estado" dataDxfId="1"/>
     <tableColumn id="8" name="Especialidad" dataDxfId="1"/>
     <tableColumn id="9" name="Alertas" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -644,1590 +731,2605 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>76738</v>
+        <v>81876</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="3">
-        <v>1590192.8</v>
+        <v>5922494.55</v>
       </c>
       <c r="F2" s="3">
-        <v>476595.84375</v>
+        <v>0</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
-        <v>80238</v>
+        <v>81876</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" s="3">
-        <v>8482712.16</v>
+        <v>5922494.55</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>80238</v>
+        <v>81876</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E4" s="3">
-        <v>11786076.03</v>
+        <v>6535166.4</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>78671</v>
+        <v>81876</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>2445539.593</v>
+        <v>6535166.4</v>
       </c>
       <c r="F5" s="3">
-        <v>2470835</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
-        <v>77107</v>
+        <v>76738</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="3">
+        <v>1590192.8</v>
+      </c>
+      <c r="F6" s="3">
+        <v>1620313.125</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I6" s="2" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
-        <v>77454</v>
+        <v>80238</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="3">
+        <v>8482712.16</v>
+      </c>
+      <c r="F7" s="3">
+        <v>5946492.1</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="H7" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
-        <v>76742</v>
+        <v>80238</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E8" s="3">
-        <v>1590192.8</v>
+        <v>11786076.03</v>
       </c>
       <c r="F8" s="3">
-        <v>476595.84375</v>
+        <v>8262193.4</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
-        <v>77456</v>
+        <v>82429</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E9" s="3">
-        <v>13505687.4</v>
+        <v>2042766.5</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
-        <v>77923</v>
+        <v>82429</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" s="3">
-        <v>51794236</v>
+        <v>2451319.8</v>
       </c>
       <c r="F10" s="3">
-        <v>10358847.2</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
-        <v>77923</v>
+        <v>78671</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="2" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E11" s="3">
-        <v>15139853.6</v>
+        <v>2445539.593</v>
       </c>
       <c r="F11" s="3">
-        <v>4541956.2</v>
+        <v>2470835</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
-        <v>77924</v>
+        <v>77107</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="2" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E12" s="3">
-        <v>1593668.8</v>
+        <v>1590186.606912</v>
       </c>
       <c r="F12" s="3">
-        <v>1593668.75</v>
+        <v>967684.078125</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
-        <v>78276</v>
+        <v>77454</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E13" s="3">
-        <v>9562012.800000001</v>
+        <v>4766713.2</v>
       </c>
       <c r="F13" s="3">
-        <v>5737207.8</v>
+        <v>0</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>80342</v>
+        <v>76742</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E14" s="3">
-        <v>8769355.5</v>
+        <v>1590192.8</v>
       </c>
       <c r="F14" s="3">
-        <v>1754338.6</v>
+        <v>1620313.125</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="H14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>78277</v>
+        <v>80613</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E15" s="3">
-        <v>9562012.800000001</v>
+        <v>12246909</v>
       </c>
       <c r="F15" s="3">
-        <v>5748647.699999999</v>
+        <v>980274.96</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
-        <v>77574</v>
+        <v>77456</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E16" s="3">
-        <v>13240839.24</v>
+        <v>13505687.4</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
-        <v>80153</v>
+        <v>77923</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E17" s="3">
-        <v>4892569.2</v>
+        <v>51794236</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>18323581.4</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
-        <v>80153</v>
+        <v>77923</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E18" s="3">
-        <v>4892569.2</v>
+        <v>15139853.6</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>9198262.199999999</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
-        <v>80153</v>
+        <v>77924</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E19" s="3">
-        <v>9785138.4</v>
+        <v>1593668.8</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>1593668.75</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
-        <v>80153</v>
+        <v>83045</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E20" s="3">
-        <v>5096426.25</v>
+        <v>6540014.399999999</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>2289078.925</v>
       </c>
       <c r="G20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
-        <v>80467</v>
+        <v>78276</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="3">
+        <v>9562012.800000001</v>
+      </c>
+      <c r="F21" s="3">
+        <v>5737207.8</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E21" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
-        <v>80385</v>
+        <v>80342</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E22" s="3">
-        <v>2447914.2</v>
+        <v>8769355.5</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>8779642.6</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
-        <v>80385</v>
+        <v>80727</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E23" s="3">
-        <v>3263885.6</v>
+        <v>4492029.3</v>
       </c>
       <c r="F23" s="3">
-        <v>0</v>
+        <v>4494086.5</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
-        <v>80385</v>
+        <v>78277</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="E24" s="3">
-        <v>3467878.45</v>
+        <v>9562012.800000001</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>9675234.1</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
-        <v>80385</v>
+        <v>77574</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E25" s="3">
-        <v>5589404.09</v>
+        <v>13240839.24</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
-        <v>80385</v>
+        <v>84058</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E26" s="3">
-        <v>4487842.7</v>
+        <v>9648442</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
-        <v>78591</v>
+        <v>80153</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E27" s="3">
-        <v>2500000</v>
+        <v>4892569.2</v>
       </c>
       <c r="F27" s="3">
-        <v>2500000</v>
+        <v>4908713.15</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
-        <v>78488</v>
+        <v>80153</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E28" s="3">
-        <v>657388.38</v>
+        <v>4892569.2</v>
       </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>4908713.15</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
-        <v>80305</v>
+        <v>80153</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="E29" s="3">
-        <v>47328</v>
+        <v>9785138.4</v>
       </c>
       <c r="F29" s="3">
-        <v>47328.00000000001</v>
+        <v>2938279.8</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
-        <v>78982</v>
+        <v>80153</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="E30" s="3">
-        <v>7813751.588999999</v>
+        <v>5096426.25</v>
       </c>
       <c r="F30" s="3">
-        <v>4255855.5009375</v>
+        <v>3062428.8</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
-        <v>79095</v>
+        <v>80925</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E31" s="3">
-        <v>4167908.0088</v>
+        <v>3267583.2</v>
       </c>
       <c r="F31" s="3">
-        <v>1915366.578125</v>
+        <v>980654.3999999999</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
-        <v>77052</v>
+        <v>80925</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E32" s="3">
-        <v>9221788.800000001</v>
+        <v>2450687.4</v>
       </c>
       <c r="F32" s="3">
-        <v>9490496.4</v>
+        <v>735490.7999999999</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
-        <v>76703</v>
+        <v>80925</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E33" s="3">
-        <v>1102003.6104</v>
+        <v>3267583.2</v>
       </c>
       <c r="F33" s="3">
-        <v>1101718.84375</v>
+        <v>0</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
-        <v>77371</v>
+        <v>80925</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E34" s="3">
-        <v>2528167.005</v>
+        <v>2042239.5</v>
       </c>
       <c r="F34" s="3">
-        <v>2537518.24</v>
+        <v>0</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
-        <v>78487</v>
+        <v>80925</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="E35" s="3">
-        <v>617546.66</v>
+        <v>6126718.5</v>
       </c>
       <c r="F35" s="3">
-        <v>628941.3125</v>
+        <v>0</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
-        <v>79445</v>
+        <v>80925</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="E36" s="3">
-        <v>3426117.1</v>
+        <v>6535166.4</v>
       </c>
       <c r="F36" s="3">
-        <v>1039030.125</v>
+        <v>1961308.8</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
-        <v>78153</v>
+        <v>80926</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E37" s="3">
-        <v>5179423.600000001</v>
+        <v>1838015.55</v>
       </c>
       <c r="F37" s="3">
-        <v>5179423.5</v>
+        <v>0</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
-        <v>78486</v>
+        <v>80926</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E38" s="3">
-        <v>681293.4120000001</v>
+        <v>1429567.65</v>
       </c>
       <c r="F38" s="3">
-        <v>693864.3125</v>
+        <v>0</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
-        <v>78770</v>
+        <v>80926</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E39" s="3">
-        <v>1597373.2</v>
+        <v>2450687.4</v>
       </c>
       <c r="F39" s="3">
-        <v>1625104.75</v>
+        <v>0</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
-        <v>78375</v>
+        <v>80927</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E40" s="3">
-        <v>5179423.600000001</v>
+        <v>4084479</v>
       </c>
       <c r="F40" s="3">
-        <v>1346650.11</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
-        <v>78152</v>
+        <v>80927</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E41" s="3">
-        <v>14542227.8</v>
+        <v>2859135.3</v>
       </c>
       <c r="F41" s="3">
-        <v>14542228</v>
+        <v>0</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
-        <v>78152</v>
+        <v>80927</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E42" s="3">
-        <v>6573883.8</v>
+        <v>6943614.3</v>
       </c>
       <c r="F42" s="3">
-        <v>6573884</v>
+        <v>0</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
-        <v>78278</v>
+        <v>80467</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E43" s="3">
-        <v>1593668.8</v>
+        <v>9589579.200000001</v>
       </c>
       <c r="F43" s="3">
-        <v>1593668.75</v>
+        <v>3650145.48</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
-        <v>79329</v>
+        <v>80385</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="E44" s="3">
-        <v>925216.17</v>
+        <v>2447914.2</v>
       </c>
       <c r="F44" s="3">
-        <v>468582.21875</v>
+        <v>735206.25</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
-        <v>79887</v>
+        <v>80385</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E45" s="3">
-        <v>12152720.45</v>
+        <v>3263885.6</v>
       </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>1041542.175</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
-        <v>78376</v>
+        <v>80385</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E46" s="3">
-        <v>4402510.060000001</v>
+        <v>3467878.45</v>
       </c>
       <c r="F46" s="3">
-        <v>1584903.6</v>
+        <v>1041542.175</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
-        <v>79702</v>
+        <v>80385</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E47" s="3">
-        <v>6238430.66</v>
+        <v>5589404.09</v>
       </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>1801255.2</v>
       </c>
       <c r="G47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
-        <v>79113</v>
+        <v>80385</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E48" s="3">
-        <v>1604275.6</v>
+        <v>4487842.7</v>
       </c>
       <c r="F48" s="3">
-        <v>804535.8125</v>
+        <v>1470412.5</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
-        <v>80510</v>
+        <v>81308</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E49" s="3">
-        <v>1428330.4</v>
+        <v>56774258.1</v>
       </c>
       <c r="F49" s="3">
-        <v>0</v>
+        <v>17032278</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
-        <v>80510</v>
+        <v>80897</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="E50" s="3">
-        <v>2040472</v>
+        <v>2487500</v>
       </c>
       <c r="F50" s="3">
-        <v>0</v>
+        <v>2487500</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
-        <v>80510</v>
+        <v>78591</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="E51" s="3">
-        <v>3264755.2</v>
+        <v>2500000</v>
       </c>
       <c r="F51" s="3">
-        <v>0</v>
+        <v>2500000</v>
       </c>
       <c r="G51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" s="2" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
-        <v>80510</v>
+        <v>78488</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="C52" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="3">
-        <v>3264755.2</v>
+        <v>657388.38</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
+        <v>80305</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" s="3">
+        <v>47328</v>
+      </c>
+      <c r="F53" s="3">
+        <v>47328.00000000001</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="1">
+        <v>78982</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E54" s="3">
+        <v>7813751.588999999</v>
+      </c>
+      <c r="F54" s="3">
+        <v>8014581.7665625</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="1">
+        <v>79095</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E55" s="3">
+        <v>4167908.0088</v>
+      </c>
+      <c r="F55" s="3">
+        <v>4213765.518906251</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="1">
+        <v>77052</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56" s="3">
+        <v>9221788.800000001</v>
+      </c>
+      <c r="F56" s="3">
+        <v>9490496.4</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="1">
+        <v>76703</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E57" s="3">
+        <v>1102003.6104</v>
+      </c>
+      <c r="F57" s="3">
+        <v>1101718.84375</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="1">
+        <v>77371</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E58" s="3">
+        <v>2528167.005</v>
+      </c>
+      <c r="F58" s="3">
+        <v>3281420.84</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="1">
+        <v>78487</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E59" s="3">
+        <v>617546.66</v>
+      </c>
+      <c r="F59" s="3">
+        <v>628941.3125</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="1">
+        <v>79445</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="3">
+        <v>3426117.1</v>
+      </c>
+      <c r="F60" s="3">
+        <v>1039030.125</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="1">
+        <v>82417</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" s="3">
+        <v>3922111.68</v>
+      </c>
+      <c r="F61" s="3">
+        <v>2615879</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="1">
+        <v>78153</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E62" s="3">
+        <v>5179423.600000001</v>
+      </c>
+      <c r="F62" s="3">
+        <v>5179423.5</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="1">
+        <v>82446</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" s="3">
+        <v>26556816</v>
+      </c>
+      <c r="F63" s="3">
+        <v>5320145.4</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="1">
+        <v>78486</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E64" s="3">
+        <v>681293.4120000001</v>
+      </c>
+      <c r="F64" s="3">
+        <v>693864.3125</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="1">
+        <v>82326</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E65" s="3">
+        <v>4085006</v>
+      </c>
+      <c r="F65" s="3">
+        <v>0</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="1">
+        <v>81144</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="3">
+        <v>1633791.6</v>
+      </c>
+      <c r="F66" s="3">
+        <v>816895.8125</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="1">
+        <v>81871</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="3">
+        <v>2654911.35</v>
+      </c>
+      <c r="F67" s="3">
+        <v>0</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="1">
+        <v>78770</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E68" s="3">
+        <v>1597373.2</v>
+      </c>
+      <c r="F68" s="3">
+        <v>1625104.75</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="1">
+        <v>78375</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E69" s="3">
+        <v>5179423.600000001</v>
+      </c>
+      <c r="F69" s="3">
+        <v>2940470.16</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="1">
+        <v>78152</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E70" s="3">
+        <v>14542227.8</v>
+      </c>
+      <c r="F70" s="3">
+        <v>14542228</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="1">
+        <v>78152</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E71" s="3">
+        <v>6573883.8</v>
+      </c>
+      <c r="F71" s="3">
+        <v>6573884</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="1">
+        <v>78278</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="3">
+        <v>1593668.8</v>
+      </c>
+      <c r="F72" s="3">
+        <v>1593668.75</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="1">
+        <v>81734</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E73" s="3">
+        <v>698445.9090000001</v>
+      </c>
+      <c r="F73" s="3">
+        <v>0</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="1">
+        <v>82426</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E74" s="3">
+        <v>5392903.560000001</v>
+      </c>
+      <c r="F74" s="3">
+        <v>1785957.03</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="1">
+        <v>79329</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="3">
+        <v>925216.17</v>
+      </c>
+      <c r="F75" s="3">
+        <v>468582.21875</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="1">
+        <v>79887</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76" s="3">
+        <v>12152720.45</v>
+      </c>
+      <c r="F76" s="3">
+        <v>3138606.01375</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="1">
+        <v>78376</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E77" s="3">
+        <v>4402510.060000001</v>
+      </c>
+      <c r="F77" s="3">
+        <v>2939650.65</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="1">
+        <v>79702</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="3">
+        <v>6238430.66</v>
+      </c>
+      <c r="F78" s="3">
+        <v>1882478.1</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="1">
+        <v>80571</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79" s="3">
+        <v>9797527.199999999</v>
+      </c>
+      <c r="F79" s="3">
+        <v>1642988.125</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="1">
+        <v>79113</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E80" s="3">
+        <v>1604275.6</v>
+      </c>
+      <c r="F80" s="3">
+        <v>804535.8125</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="1">
+        <v>81459</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E81" s="3">
+        <v>2042239.5</v>
+      </c>
+      <c r="F81" s="3">
+        <v>1021152.75</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="1">
         <v>80510</v>
       </c>
-      <c r="B53" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E53" s="3">
+      <c r="B82" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E82" s="3">
+        <v>3264755.2</v>
+      </c>
+      <c r="F82" s="3">
+        <v>0</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="1">
+        <v>80510</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>2040472</v>
+      </c>
+      <c r="F83" s="3">
+        <v>0</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="1">
+        <v>80510</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E84" s="3">
+        <v>6529510.4</v>
+      </c>
+      <c r="F84" s="3">
+        <v>0</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="1">
+        <v>80510</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E85" s="3">
+        <v>1428330.4</v>
+      </c>
+      <c r="F85" s="3">
+        <v>0</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="1">
+        <v>80510</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="3">
         <v>3672849.6</v>
       </c>
-      <c r="F53" s="3">
+      <c r="F86" s="3">
         <v>0</v>
       </c>
-      <c r="G53" s="2" t="s">
+      <c r="G86" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H86" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H53" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I53" s="2" t="s">
+      <c r="I86" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="1">
+        <v>80510</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="3">
+        <v>3264755.2</v>
+      </c>
+      <c r="F87" s="3">
+        <v>0</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="1">
+        <v>81372</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E88" s="3">
+        <v>10211197.5</v>
+      </c>
+      <c r="F88" s="3">
+        <v>2859135.44</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I88" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>