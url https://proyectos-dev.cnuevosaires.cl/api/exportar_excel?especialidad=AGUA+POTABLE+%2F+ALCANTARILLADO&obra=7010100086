--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -11,101 +11,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
   <si>
     <t>Nº Orden</t>
   </si>
   <si>
     <t>Proveedor</t>
   </si>
   <si>
     <t>Obra</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Monto Comprometido</t>
   </si>
   <si>
     <t>Monto Facturado</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Especialidad</t>
   </si>
   <si>
     <t>Alertas</t>
   </si>
   <si>
     <t>SOCIEDAD DE PROFESIONALES CONSULTORA F&amp;F LIMITADA</t>
   </si>
   <si>
     <t>VIÑA ALAMEDA - 296 VIV. (DS19) LOTE A+B PRE ROL 202-120 Y 202-121</t>
   </si>
   <si>
     <t>DISEÑO RED DOMICILIARIA DE ALCANTARILLADO SSM</t>
   </si>
   <si>
-    <t>Pendiente</t>
+    <t>Facturado</t>
   </si>
   <si>
     <t>AGUA POTABLE / ALCANTARILLADO</t>
   </si>
   <si>
     <t>Ninguna</t>
   </si>
   <si>
     <t>PROYECTO REDES AGUA POTABLE</t>
-  </si>
-[...1 lines deleted...]
-    <t>PRECIO_ANOMALO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -492,89 +489,89 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>80153</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="3">
         <v>4892569.2</v>
       </c>
       <c r="F2" s="3">
-        <v>0</v>
+        <v>4908713.15</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>80153</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3">
         <v>4892569.2</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>4908713.15</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>