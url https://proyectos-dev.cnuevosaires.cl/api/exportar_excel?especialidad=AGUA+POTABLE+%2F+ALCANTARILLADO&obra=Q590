--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -64,51 +64,51 @@
   <si>
     <t>QUALITY LAB. LAB CONSULTORIA Y CAPACITACION LTDA.</t>
   </si>
   <si>
     <t>MARGOT DUHALDE 1 Y 2; 490 VIVI DS 19 , SAN JAVIER</t>
   </si>
   <si>
     <t>ENSAYO LABORATORIO</t>
   </si>
   <si>
     <t>Facturado</t>
   </si>
   <si>
     <t>AGUA POTABLE / ALCANTARILLADO</t>
   </si>
   <si>
     <t>PAGO_MISMO_DIA, HITOS_INCOMPLETOS</t>
   </si>
   <si>
     <t>APICA INGENIERIA SPA</t>
   </si>
   <si>
     <t>INSPECCION TECNICA OBRA SANITARIA</t>
   </si>
   <si>
-    <t>Parcial</t>
+    <t>FACTURADO_NEQ_TOTAL, PAGO_MISMO_DIA, SOBRE_FRACCIONADO</t>
   </si>
   <si>
     <t>PAGO_MISMO_DIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -527,83 +527,83 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>78982</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3">
         <v>7813751.588999999</v>
       </c>
       <c r="F3" s="3">
-        <v>4255855.5009375</v>
+        <v>8014581.7665625</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>79095</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>4167908.0088</v>
       </c>
       <c r="F4" s="3">
-        <v>1915366.578125</v>
+        <v>4213765.518906251</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>