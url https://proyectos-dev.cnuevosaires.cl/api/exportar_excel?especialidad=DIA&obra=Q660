--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -571,51 +571,51 @@
       </c>
       <c r="H3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>78375</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="3">
         <v>5179423.600000001</v>
       </c>
       <c r="F4" s="3">
-        <v>1346650.11</v>
+        <v>2940470.16</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>78152</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">