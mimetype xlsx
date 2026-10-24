--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -11,95 +11,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="20">
   <si>
     <t>Nº Orden</t>
   </si>
   <si>
     <t>Proveedor</t>
   </si>
   <si>
     <t>Obra</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Monto Comprometido</t>
   </si>
   <si>
     <t>Monto Facturado</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Especialidad</t>
   </si>
   <si>
     <t>Alertas</t>
   </si>
   <si>
+    <t>BIODIVERSA S.A</t>
+  </si>
+  <si>
+    <t>LOMAS DEL PARQUE, 320 DEPTOS DS49</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MONITOREO RUIDOS AMBIENTALES</t>
+  </si>
+  <si>
+    <t>Pendiente</t>
+  </si>
+  <si>
+    <t>DIA</t>
+  </si>
+  <si>
+    <t>Ninguna</t>
+  </si>
+  <si>
+    <t>CATCHPOLE Y ASOCIADOS LIMITADA</t>
+  </si>
+  <si>
+    <t>ESTUDIO DE FAUNA ICTICA</t>
+  </si>
+  <si>
+    <t>Parcial</t>
+  </si>
+  <si>
     <t>DSS S.A</t>
   </si>
   <si>
-    <t>LOMAS DEL PARQUE, 320 DEPTOS DS49</t>
-[...1 lines deleted...]
-  <si>
     <t>DECLARACION IMPACTO AMBIENTAL</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ninguna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -128,52 +143,52 @@
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0"/>
     </dxf>
     <dxf/>
     <dxf>
       <numFmt numFmtId="165" formatCode="#,##0.000"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Frame0" displayName="Frame0" ref="A1:I2" totalsRowShown="0">
-  <autoFilter ref="A1:I2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Frame0" displayName="Frame0" ref="A1:I4" totalsRowShown="0">
+  <autoFilter ref="A1:I4"/>
   <tableColumns count="9">
     <tableColumn id="1" name="Nº Orden" dataDxfId="0"/>
     <tableColumn id="2" name="Proveedor" dataDxfId="1"/>
     <tableColumn id="3" name="Obra" dataDxfId="1"/>
     <tableColumn id="4" name="Recurso" dataDxfId="1"/>
     <tableColumn id="5" name="Monto Comprometido" dataDxfId="2"/>
     <tableColumn id="6" name="Monto Facturado" dataDxfId="2"/>
     <tableColumn id="7" name="Estado" dataDxfId="1"/>
     <tableColumn id="8" name="Especialidad" dataDxfId="1"/>
     <tableColumn id="9" name="Alertas" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -434,111 +449,169 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>78376</v>
+        <v>81734</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="3">
-        <v>4402510.060000001</v>
+        <v>698445.9090000001</v>
       </c>
       <c r="F2" s="3">
-        <v>1584903.6</v>
+        <v>0</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="1">
+        <v>82426</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="3">
+        <v>5392903.560000001</v>
+      </c>
+      <c r="F3" s="3">
+        <v>1785957.03</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="1">
+        <v>78376</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="3">
+        <v>4402510.060000001</v>
+      </c>
+      <c r="F4" s="3">
+        <v>2939650.65</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>