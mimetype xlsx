--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -530,51 +530,51 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>77923</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>15139853.6</v>
       </c>
       <c r="F3" s="3">
-        <v>4541956.2</v>
+        <v>9198262.199999999</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>77924</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="3">