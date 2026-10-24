--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -55,51 +55,51 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Especialidad</t>
   </si>
   <si>
     <t>Alertas</t>
   </si>
   <si>
     <t>DSS S.A</t>
   </si>
   <si>
     <t>DOÑA PAULA, 368 VIV DS49, ROMERAL</t>
   </si>
   <si>
     <t>ESTUDIO FLUJO DE TRANSPORTE</t>
   </si>
   <si>
     <t>Facturado</t>
   </si>
   <si>
     <t>IMIV</t>
   </si>
   <si>
-    <t>HITOS_INCOMPLETOS</t>
+    <t>FACTURADO_NEQ_TOTAL, HITO_VARIANCE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -486,51 +486,51 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>77371</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="3">
         <v>2528167.005</v>
       </c>
       <c r="F2" s="3">
-        <v>2537518.24</v>
+        <v>3281420.84</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>