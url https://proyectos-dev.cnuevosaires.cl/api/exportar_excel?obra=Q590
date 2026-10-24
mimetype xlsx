--- v0 (2026-07-01)
+++ v1 (2026-10-24)
@@ -79,51 +79,51 @@
   <si>
     <t>Ninguna</t>
   </si>
   <si>
     <t>QUALITY LAB. LAB CONSULTORIA Y CAPACITACION LTDA.</t>
   </si>
   <si>
     <t>ENSAYO LABORATORIO</t>
   </si>
   <si>
     <t>Facturado</t>
   </si>
   <si>
     <t>AGUA POTABLE / ALCANTARILLADO</t>
   </si>
   <si>
     <t>PAGO_MISMO_DIA, HITOS_INCOMPLETOS</t>
   </si>
   <si>
     <t>APICA INGENIERIA SPA</t>
   </si>
   <si>
     <t>INSPECCION TECNICA OBRA SANITARIA</t>
   </si>
   <si>
-    <t>Parcial</t>
+    <t>FACTURADO_NEQ_TOTAL, PAGO_MISMO_DIA, SOBRE_FRACCIONADO</t>
   </si>
   <si>
     <t>PAGO_MISMO_DIA</t>
   </si>
   <si>
     <t>SOCIEDAD DE CONSULTORES DE TRANSPORTE Y URBANISMO</t>
   </si>
   <si>
     <t>IMIV MAYOR</t>
   </si>
   <si>
     <t>IMIV</t>
   </si>
   <si>
     <t>FACTURADO_NEQ_TOTAL, PAGO_MISMO_DIA, HITO_VARIANCE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
@@ -583,83 +583,83 @@
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>78982</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="3">
         <v>7813751.588999999</v>
       </c>
       <c r="F4" s="3">
-        <v>4255855.5009375</v>
+        <v>8014581.7665625</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>79095</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="3">
         <v>4167908.0088</v>
       </c>
       <c r="F5" s="3">
-        <v>1915366.578125</v>
+        <v>4213765.518906251</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>77052</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="3">
         <v>9221788.800000001</v>
       </c>
       <c r="F6" s="3">